--- v0 (2025-10-10)
+++ v1 (2026-04-02)
@@ -11,51 +11,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23197EEB" w14:textId="77777777" w:rsidR="003F4BE8" w:rsidRDefault="003F4BE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2426CBF9" w14:textId="77777777" w:rsidR="003F4BE8" w:rsidRDefault="003F4BE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F6BD7AF" w14:textId="77777777" w:rsidR="003F4BE8" w:rsidRDefault="003F4BE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2192,51 +2192,51 @@
       <w:r>
         <w:t>follows:</w:t>
       </w:r>
       <w:r w:rsidR="00F01A85">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">     add Project Name, Number and Description here</w:t>
       </w:r>
       <w:r w:rsidR="00541816">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00F01A85">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0500D7BA" w14:textId="56A28E3C" w:rsidR="003F4BE8" w:rsidRDefault="006E539C">
+    <w:p w14:paraId="0500D7BA" w14:textId="0395D055" w:rsidR="003F4BE8" w:rsidRDefault="006E539C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="250" w:lineRule="auto"/>
         <w:ind w:left="115" w:right="1458" w:firstLine="734"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Labor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -3556,51 +3556,58 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="103"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B8063A">
         <w:rPr>
           <w:spacing w:val="-20"/>
           <w:w w:val="105"/>
         </w:rPr>
-        <w:t>VTrans 2018</w:t>
+        <w:t>VTrans 20</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3AAB">
+        <w:rPr>
+          <w:spacing w:val="-20"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00AD4626">
         <w:rPr>
           <w:spacing w:val="-20"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Standard</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-17"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
@@ -9866,51 +9873,51 @@
       <w:r w:rsidR="009E7BA8">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve">VTrans </w:t>
       </w:r>
       <w:r w:rsidR="009E7BA8" w:rsidRPr="009E7BA8">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t>Chief Engineer</w:t>
       </w:r>
       <w:r w:rsidR="009E7BA8">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009E7BA8" w:rsidRPr="009E7BA8">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t>whose decision and award shall be final, binding and conclusive upon all parties, subject to the right of appeal to the Transportation Board under 19 V.S.A. § 5(d) (4). All other rights or rights of action at law or in equity under and by virtue of this Contract and all matters connected with and relating to this Contract are hereby expressly waived.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209B313E" w14:textId="77777777" w:rsidR="003F4BE8" w:rsidRPr="006C42CD" w:rsidRDefault="006E539C">
+    <w:p w14:paraId="209B313E" w14:textId="18CE5479" w:rsidR="003F4BE8" w:rsidRPr="006C42CD" w:rsidRDefault="006E539C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1188"/>
         </w:tabs>
         <w:spacing w:before="6" w:line="250" w:lineRule="auto"/>
         <w:ind w:left="115" w:right="115" w:firstLine="741"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Compensation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
@@ -10067,57 +10074,50 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>the</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="19"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Schedule</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:w w:val="105"/>
         </w:rPr>
@@ -12003,202 +12003,128 @@
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:r w:rsidR="006C42CD" w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Special</w:t>
       </w:r>
       <w:r w:rsidR="006C42CD" w:rsidRPr="004E2947">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C42CD" w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Provisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD40968" w14:textId="20E8D43A" w:rsidR="006C42CD" w:rsidRPr="004E2947" w:rsidRDefault="006C42CD" w:rsidP="006C42CD">
+    <w:p w14:paraId="2BD40968" w14:textId="2242AA9F" w:rsidR="006C42CD" w:rsidRPr="004E2947" w:rsidRDefault="006C42CD" w:rsidP="006C42CD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1521"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="1520" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>VTrans</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>201</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B576CB" w:rsidRPr="004E2947">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E916DE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>24</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Standard</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2947">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Specifications</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2947">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="004E2947">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Construction</w:t>
-      </w:r>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54DFCE4A" w14:textId="77777777" w:rsidR="00DB5FE8" w:rsidRPr="004E2947" w:rsidRDefault="006C42CD" w:rsidP="006C42CD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1521"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="1520" w:hanging="360"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E2947">
@@ -14163,136 +14089,135 @@
       <w:r w:rsidRPr="00010AFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B513A6" w14:textId="77777777" w:rsidR="00614EDE" w:rsidRDefault="00614EDE" w:rsidP="001623BA">
       <w:pPr>
         <w:widowControl/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00614EDE" w:rsidSect="001623BA">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="864" w:right="1008" w:bottom="288" w:left="864" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D64666E" w14:textId="77777777" w:rsidR="00787DAB" w:rsidRDefault="00787DAB" w:rsidP="00505B9B">
+    <w:p w14:paraId="4E7395BE" w14:textId="77777777" w:rsidR="00EC548A" w:rsidRDefault="00EC548A" w:rsidP="00505B9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1674E7A1" w14:textId="77777777" w:rsidR="00787DAB" w:rsidRDefault="00787DAB" w:rsidP="00505B9B">
+    <w:p w14:paraId="37B2ADB4" w14:textId="77777777" w:rsidR="00EC548A" w:rsidRDefault="00EC548A" w:rsidP="00505B9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="190CA633" w14:textId="77777777" w:rsidR="000D4C43" w:rsidRDefault="000D4C43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-728223075"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="5236C373" w14:textId="77777777" w:rsidR="00505B9B" w:rsidRDefault="00505B9B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -14301,110 +14226,110 @@
         </w:r>
         <w:r w:rsidR="00BE32EB">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="19F4E67A" w14:textId="109C91BF" w:rsidR="00505B9B" w:rsidRDefault="00505B9B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FB8116E" w14:textId="77777777" w:rsidR="000D4C43" w:rsidRDefault="000D4C43">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56F5E385" w14:textId="77777777" w:rsidR="00787DAB" w:rsidRDefault="00787DAB" w:rsidP="00505B9B">
+    <w:p w14:paraId="74673464" w14:textId="77777777" w:rsidR="00EC548A" w:rsidRDefault="00EC548A" w:rsidP="00505B9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02EC9534" w14:textId="77777777" w:rsidR="00787DAB" w:rsidRDefault="00787DAB" w:rsidP="00505B9B">
+    <w:p w14:paraId="79E3E3FB" w14:textId="77777777" w:rsidR="00EC548A" w:rsidRDefault="00EC548A" w:rsidP="00505B9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F83189" w14:textId="77777777" w:rsidR="000D4C43" w:rsidRDefault="000D4C43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="487628A9" w14:textId="3D7EE490" w:rsidR="000D4C43" w:rsidRDefault="000D4C43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="57270FE5" w14:textId="77777777" w:rsidR="000D4C43" w:rsidRDefault="000D4C43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000885"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1521" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2287" w:hanging="361"/>
@@ -14695,53 +14620,52 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7737" w:hanging="188"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="351763585">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="3022458">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1339770533">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:trackRevisions/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="101"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -14749,155 +14673,163 @@
     <w:rsid w:val="00010AFB"/>
     <w:rsid w:val="00087062"/>
     <w:rsid w:val="000A7014"/>
     <w:rsid w:val="000A7B86"/>
     <w:rsid w:val="000B1778"/>
     <w:rsid w:val="000D4C43"/>
     <w:rsid w:val="001352E7"/>
     <w:rsid w:val="00154A8D"/>
     <w:rsid w:val="001623BA"/>
     <w:rsid w:val="0016785F"/>
     <w:rsid w:val="001A4A00"/>
     <w:rsid w:val="001A6825"/>
     <w:rsid w:val="001E284B"/>
     <w:rsid w:val="001F51A1"/>
     <w:rsid w:val="002127DC"/>
     <w:rsid w:val="00253221"/>
     <w:rsid w:val="00276DF9"/>
     <w:rsid w:val="0027785B"/>
     <w:rsid w:val="002E6613"/>
     <w:rsid w:val="003021CD"/>
     <w:rsid w:val="00323F91"/>
     <w:rsid w:val="003C1F6E"/>
     <w:rsid w:val="003F4BE8"/>
     <w:rsid w:val="00442974"/>
     <w:rsid w:val="0044419B"/>
+    <w:rsid w:val="004571B2"/>
     <w:rsid w:val="00483DE6"/>
     <w:rsid w:val="0048515A"/>
     <w:rsid w:val="004B1E08"/>
     <w:rsid w:val="004B7A95"/>
     <w:rsid w:val="004E2947"/>
+    <w:rsid w:val="004E3AAB"/>
     <w:rsid w:val="004F0648"/>
     <w:rsid w:val="00505B9B"/>
     <w:rsid w:val="00510B42"/>
     <w:rsid w:val="00530AC3"/>
     <w:rsid w:val="00530B7D"/>
     <w:rsid w:val="00541816"/>
     <w:rsid w:val="005438E3"/>
     <w:rsid w:val="00553AC6"/>
     <w:rsid w:val="005B2DC4"/>
     <w:rsid w:val="00614EDE"/>
     <w:rsid w:val="00617781"/>
     <w:rsid w:val="00637141"/>
     <w:rsid w:val="0066118D"/>
     <w:rsid w:val="00665B4E"/>
     <w:rsid w:val="00685FD3"/>
     <w:rsid w:val="006C42CD"/>
     <w:rsid w:val="006E539C"/>
     <w:rsid w:val="00710434"/>
     <w:rsid w:val="007126F7"/>
     <w:rsid w:val="007328A6"/>
     <w:rsid w:val="007544D5"/>
     <w:rsid w:val="00780A48"/>
     <w:rsid w:val="00787DAB"/>
     <w:rsid w:val="007A5E80"/>
     <w:rsid w:val="007A7CA8"/>
     <w:rsid w:val="007B12EC"/>
     <w:rsid w:val="007D6F3D"/>
     <w:rsid w:val="008322B4"/>
     <w:rsid w:val="00896F02"/>
     <w:rsid w:val="008D07FB"/>
     <w:rsid w:val="009118CC"/>
     <w:rsid w:val="009B646B"/>
     <w:rsid w:val="009D244C"/>
     <w:rsid w:val="009D335D"/>
     <w:rsid w:val="009E7BA8"/>
     <w:rsid w:val="00A54A76"/>
     <w:rsid w:val="00A66899"/>
     <w:rsid w:val="00A67A19"/>
+    <w:rsid w:val="00A77F09"/>
+    <w:rsid w:val="00AA6A7E"/>
     <w:rsid w:val="00AD4626"/>
     <w:rsid w:val="00B10C11"/>
     <w:rsid w:val="00B5286E"/>
     <w:rsid w:val="00B576CB"/>
+    <w:rsid w:val="00B57C75"/>
     <w:rsid w:val="00B7015A"/>
     <w:rsid w:val="00B8063A"/>
     <w:rsid w:val="00BC6422"/>
     <w:rsid w:val="00BE32EB"/>
     <w:rsid w:val="00BF5043"/>
     <w:rsid w:val="00BF7536"/>
     <w:rsid w:val="00C140A9"/>
     <w:rsid w:val="00C571E5"/>
     <w:rsid w:val="00CC7E6B"/>
     <w:rsid w:val="00CD15D8"/>
     <w:rsid w:val="00CF3D8A"/>
     <w:rsid w:val="00D05B77"/>
     <w:rsid w:val="00D25E58"/>
     <w:rsid w:val="00D86B5F"/>
     <w:rsid w:val="00DA1554"/>
     <w:rsid w:val="00DB5FE8"/>
     <w:rsid w:val="00E04A83"/>
+    <w:rsid w:val="00E059A0"/>
     <w:rsid w:val="00E30037"/>
+    <w:rsid w:val="00E916DE"/>
+    <w:rsid w:val="00EC548A"/>
     <w:rsid w:val="00ED15A8"/>
     <w:rsid w:val="00EF0DE9"/>
     <w:rsid w:val="00F01A85"/>
     <w:rsid w:val="00F57DAA"/>
     <w:rsid w:val="00F85393"/>
     <w:rsid w:val="00F97BF4"/>
     <w:rsid w:val="00FB64FF"/>
     <w:rsid w:val="00FC473D"/>
     <w:rsid w:val="00FE2D73"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2ACBE963"/>
   <w15:docId w15:val="{8793D2F3-1124-4053-A4F5-00913BD80EB0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15384,73 +15316,73 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B8063A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B8063A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="578952422">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vtrans.vermont.gov/highway/construct-material/construct-services/pre-contractspecifications/active" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15973,95 +15905,115 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F37F9E1D-6E1C-4B1B-9D24-22E70A59021A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="22ec0dd7-095b-41f2-b8b8-a624496b8c6b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53CC4E52-FADA-4F2E-817D-F3634963CAB2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53CC4E52-FADA-4F2E-817D-F3634963CAB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C22997BF-F7AE-4C73-AE95-2D91E9F9FF4B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C22997BF-F7AE-4C73-AE95-2D91E9F9FF4B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2a208fe3-8287-4a8b-b629-d45392ca0f10"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
+    <ds:schemaRef ds:uri="22ec0dd7-095b-41f2-b8b8-a624496b8c6b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9B90170-F6FF-4A16-B115-3ECA814F2233}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1352</Words>
-  <Characters>7712</Characters>
+  <Words>1432</Words>
+  <Characters>7463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>162</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9046</CharactersWithSpaces>
+  <CharactersWithSpaces>8823</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Peterson, Dan</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-04-25T00:00:00Z</vt:filetime>
   </property>